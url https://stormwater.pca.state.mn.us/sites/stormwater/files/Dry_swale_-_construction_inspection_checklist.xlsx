--- v0 (2026-01-09)
+++ v1 (2026-04-14)
@@ -1,65 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Public\Manual\contracts\Master contract\work orders\Vegetated filters\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\EU01233372\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A983290-B93A-479F-A1F2-44211B9FC144}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="75" windowWidth="18195" windowHeight="11820"/>
+    <workbookView xWindow="1170" yWindow="1170" windowWidth="24495" windowHeight="14985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <si>
     <t>Project:</t>
   </si>
   <si>
     <t>Location:</t>
   </si>
   <si>
     <t>Site Status:</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
     <t>Time:</t>
   </si>
   <si>
     <t>Inspector:</t>
   </si>
   <si>
     <t>Construction Sequence</t>
@@ -67,168 +84,168 @@
   <si>
     <t>Satisfactory / Unsatisfactory</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>1. Pre-Construction</t>
   </si>
   <si>
     <t>Pre-construction meeting</t>
   </si>
   <si>
     <t>Runoff diverted</t>
   </si>
   <si>
     <t>Facility area cleared</t>
   </si>
   <si>
     <t>Soil tested for permeability</t>
   </si>
   <si>
     <t>Project benchmark near site</t>
   </si>
   <si>
+    <t>Soil tested for phosphorus content (include test method)</t>
+  </si>
+  <si>
+    <t>Verify site was not overdug</t>
+  </si>
+  <si>
     <t>Facility location staked out</t>
   </si>
   <si>
     <t>Temporary erosion and sediment protection properly installed</t>
   </si>
   <si>
     <t>2. Excavation</t>
   </si>
   <si>
+    <t>Size and location per plans</t>
+  </si>
+  <si>
+    <t>Side slopes stable</t>
+  </si>
+  <si>
+    <t>Groundwater / bedrock verified</t>
+  </si>
+  <si>
+    <t>Verify stockpile is not causing compaction and that it is not eroding</t>
+  </si>
+  <si>
+    <t>Was underlying soil ripped or loosened</t>
+  </si>
+  <si>
     <t>Lateral slopes completely level</t>
   </si>
   <si>
     <t>Soils not compacted during excavation</t>
   </si>
   <si>
     <t>Longitudinal slopes within design range</t>
   </si>
   <si>
     <t>Stockpile location not adjacent to excavation area and stabilized with vegetation and/ or silt fence</t>
   </si>
   <si>
     <t>3. Structural Components</t>
   </si>
   <si>
+    <t>Underdrain installed per plans</t>
+  </si>
+  <si>
+    <t>Inlets installed per plans</t>
+  </si>
+  <si>
     <t>Outlets installed pre plans</t>
   </si>
   <si>
     <t>Underdrain installed to grade</t>
   </si>
   <si>
     <t>Pretreatment devices installed per plans</t>
   </si>
   <si>
     <t>Soil bed composition and texture conforms to specifications</t>
   </si>
   <si>
     <t>4. Vegetation</t>
   </si>
   <si>
+    <t>For native dry swales, plants and materials ordered 6 months prior to construction</t>
+  </si>
+  <si>
+    <t>For native dry swales, construction planned to allow for adequate planting and establishment of plant community</t>
+  </si>
+  <si>
     <t>Complies with planting specs</t>
   </si>
   <si>
     <t>Topsoil complies with specs in composition and placement</t>
   </si>
   <si>
     <t>Soil properly stabilized for permanent erosion control</t>
   </si>
   <si>
     <t>5. Final Inspection</t>
   </si>
   <si>
     <t>Dimensions per plans</t>
   </si>
   <si>
     <t>Pre-treatment operational</t>
   </si>
   <si>
     <t>Inlet/outlet operational</t>
   </si>
   <si>
     <t>Soil/ filter bed permeability verified</t>
   </si>
   <si>
     <t>Effective stand of vegetation stabilized</t>
   </si>
   <si>
     <t>Construction generated sediments removed</t>
   </si>
   <si>
     <t>Contributing watershed stabilized before flow is diverted to the practice</t>
   </si>
   <si>
     <t>Comments:</t>
   </si>
   <si>
     <t>Actions to be taken:</t>
   </si>
   <si>
-    <t>Bioretention - construction inspection checklist</t>
-[...32 lines deleted...]
-    <t>For native dry swales, construction planned to allow for adequate planting and establishment of plant community</t>
+    <t>Dry  Swale - construction inspection checklist</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -274,223 +291,220 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -623,506 +637,514 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C38" sqref="C38"/>
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="43.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="51.7109375" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1" s="10"/>
+      <c r="C1" s="11"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+    </row>
+    <row r="8" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="8"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+    </row>
+    <row r="15" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+    </row>
+    <row r="18" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="8"/>
+      <c r="C19" s="8"/>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+    </row>
+    <row r="23" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="5"/>
+      <c r="C27" s="5"/>
+    </row>
+    <row r="28" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="8"/>
+      <c r="C29" s="8"/>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="5"/>
+      <c r="C32" s="5"/>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
+    </row>
+    <row r="35" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B35" s="5"/>
+      <c r="C35" s="5"/>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="8"/>
+      <c r="C36" s="8"/>
+    </row>
+    <row r="37" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+    </row>
+    <row r="38" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A38" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="5"/>
+      <c r="C39" s="5"/>
+    </row>
+    <row r="40" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+    </row>
+    <row r="41" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A41" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="7"/>
-[...98 lines deleted...]
-      <c r="A15" s="11" t="s">
+      <c r="B41" s="5"/>
+      <c r="C41" s="5"/>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B42" s="8"/>
+      <c r="C42" s="8"/>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B43" s="5"/>
+      <c r="C43" s="5"/>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B45" s="5"/>
+      <c r="C45" s="5"/>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B46" s="5"/>
+      <c r="C46" s="5"/>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="10"/>
-[...3 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="B47" s="5"/>
+      <c r="C47" s="5"/>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="B16" s="10"/>
-[...94 lines deleted...]
-      <c r="A30" s="10" t="s">
+      <c r="B48" s="5"/>
+      <c r="C48" s="5"/>
+    </row>
+    <row r="49" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="B30" s="10"/>
-[...3 lines deleted...]
-      <c r="A31" s="11" t="s">
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="B31" s="10"/>
-[...38 lines deleted...]
-      <c r="A37" s="11" t="s">
+      <c r="B50" s="6"/>
+      <c r="C50" s="6"/>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" s="6"/>
+      <c r="B51" s="6"/>
+      <c r="C51" s="6"/>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" s="6"/>
+      <c r="B52" s="6"/>
+      <c r="C52" s="6"/>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="B37" s="2"/>
-[...108 lines deleted...]
-      <c r="C53" s="12"/>
+      <c r="B53" s="6"/>
+      <c r="C53" s="6"/>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A54" s="12"/>
-[...1 lines deleted...]
-      <c r="C54" s="12"/>
+      <c r="A54" s="6"/>
+      <c r="B54" s="6"/>
+      <c r="C54" s="6"/>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A55" s="12"/>
-[...1 lines deleted...]
-      <c r="C55" s="12"/>
+      <c r="A55" s="6"/>
+      <c r="B55" s="6"/>
+      <c r="C55" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A53:C55"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="A36:C36"/>
     <mergeCell ref="A42:C42"/>
     <mergeCell ref="A50:C52"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A7:C7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>PCA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Trojan, Mike</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>