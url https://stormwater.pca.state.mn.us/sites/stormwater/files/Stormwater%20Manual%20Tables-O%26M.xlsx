--- v0 (2026-01-09)
+++ v1 (2026-07-03)
@@ -1,578 +1,1294 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Programs\Stormwater\Stormwater Manual\Manual Planning\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C4E4BC5-1533-4F3E-B238-C4B9016ED420}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{47F5724E-521B-4339-8049-894088188D22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="26715" windowHeight="15030" xr2:uid="{50098A83-C34B-47E6-BE7D-59C642A61DC7}"/>
+    <workbookView xWindow="5775" yWindow="975" windowWidth="22605" windowHeight="14280" xr2:uid="{50098A83-C34B-47E6-BE7D-59C642A61DC7}"/>
   </bookViews>
   <sheets>
-    <sheet name="OM &amp; schedule-wetlands" sheetId="2" r:id="rId1"/>
-    <sheet name="OM &amp; schedule-BMP" sheetId="1" r:id="rId2"/>
+    <sheet name="O&amp;M schedule-wetlands" sheetId="2" r:id="rId1"/>
+    <sheet name="O&amp;M Schedule-PermeablePavements" sheetId="1" r:id="rId2"/>
+    <sheet name="O&amp;M schedule-Veg Filter Strip" sheetId="3" r:id="rId3"/>
+    <sheet name="O&amp;M schedule-Green Roofs" sheetId="4" r:id="rId4"/>
+    <sheet name="O&amp;M schedule-Swales" sheetId="5" r:id="rId5"/>
+    <sheet name="O&amp;M schedule-Tree Box" sheetId="6" r:id="rId6"/>
+    <sheet name="O&amp;M schedule-Bioretention" sheetId="7" r:id="rId7"/>
+    <sheet name="O&amp;M schedule-Harvest &amp; Use" sheetId="8" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="928" uniqueCount="264">
   <si>
     <t>Overview and schedule of general maintenance activities for wetlands</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
     <t>Time Period</t>
   </si>
   <si>
     <t>Level of Effort</t>
+  </si>
+  <si>
+    <t>Activity</t>
+  </si>
+  <si>
+    <t>First Year of Operation</t>
+  </si>
+  <si>
+    <t>Check that there is no ponding in the pre-treatment device.</t>
+  </si>
+  <si>
+    <t>At least twice after storm events &gt; 0.5 inches</t>
+  </si>
+  <si>
+    <t>Within the first 6 months</t>
+  </si>
+  <si>
+    <t>1-2 hours</t>
+  </si>
+  <si>
+    <t>Check for evidence of clogging in the pre-treatment device and/or in any conveyance structures</t>
+  </si>
+  <si>
+    <t>Maintain proper water level for establishing vegetation (may require supplemental source)</t>
+  </si>
+  <si>
+    <t>1/week initially</t>
+  </si>
+  <si>
+    <t>During first 2 months</t>
+  </si>
+  <si>
+    <t>2,3,4,5,6</t>
+  </si>
+  <si>
+    <t>As needed</t>
+  </si>
+  <si>
+    <t>First growing season</t>
+  </si>
+  <si>
+    <t>Remove any stormwater diversion or barriers once seedlings are established.</t>
+  </si>
+  <si>
+    <t>Once</t>
+  </si>
+  <si>
+    <t>When plants are sufficiently established</t>
+  </si>
+  <si>
+    <t>1,2,3,4,5</t>
+  </si>
+  <si>
+    <t>Install protective barriers (e.g. chicken wire) to protect growing vegetation from wildlife</t>
+  </si>
+  <si>
+    <t>8 hours</t>
+  </si>
+  <si>
+    <t>1,2,3,5</t>
+  </si>
+  <si>
+    <t>Check for signs of burrowing animals and incorporate gravel or rock in problem areas to discourage burrowing.</t>
+  </si>
+  <si>
+    <t>Check that water is moving as planned through the wetland. Identify and fix any stagnant zones.</t>
+  </si>
+  <si>
+    <t>4 hours</t>
+  </si>
+  <si>
+    <t>Mow dikes frequently to establish deep rooted ground cover</t>
+  </si>
+  <si>
+    <t>Biweekly or as needed</t>
+  </si>
+  <si>
+    <t>3,4</t>
+  </si>
+  <si>
+    <t>Remove and replace dead plants</t>
+  </si>
+  <si>
+    <t>2-4 hours</t>
+  </si>
+  <si>
+    <t>Spot reseeding of bare patches and eroding areas</t>
+  </si>
+  <si>
+    <t>1,2,3,4,5,6</t>
+  </si>
+  <si>
+    <t>Check that there is no ponding in the pre-treatment device</t>
+  </si>
+  <si>
+    <t>Biannually</t>
+  </si>
+  <si>
+    <t>Any time when ground is not frozen</t>
+  </si>
+  <si>
+    <t>Check for evidence of clogging in the pre-treatment device and/or in any conveyance structures.</t>
+  </si>
+  <si>
+    <t>In spring and fall</t>
+  </si>
+  <si>
+    <t>Remove trash and debris from the pre-treatment device and/or in the main treatment area.</t>
+  </si>
+  <si>
+    <t>Monthly</t>
+  </si>
+  <si>
+    <t>All year long</t>
+  </si>
+  <si>
+    <t>1,5</t>
+  </si>
+  <si>
+    <t>Inspect for and remove excess sediment in the pre-treatment device and/or in the main treatment area.</t>
+  </si>
+  <si>
+    <t>4 hours if removal is needed</t>
+  </si>
+  <si>
+    <t>Check and repair eroded areas</t>
+  </si>
+  <si>
+    <t>Annually</t>
+  </si>
+  <si>
+    <t>In fall or spring when vegetation has died down</t>
+  </si>
+  <si>
+    <t>4 hours if repairs are needed</t>
+  </si>
+  <si>
+    <t>Weed and remove invasive plantsb</t>
+  </si>
+  <si>
+    <t>Twice during growing season</t>
+  </si>
+  <si>
+    <t>During growing season</t>
+  </si>
+  <si>
+    <t>2,3,4,5</t>
+  </si>
+  <si>
+    <t>Inspect plant composition and health and replace as needed to maintain &gt;50% coverage.</t>
+  </si>
+  <si>
+    <t>In fall or spring</t>
+  </si>
+  <si>
+    <t>4-8 hours, more if plant replacement is needed</t>
+  </si>
+  <si>
+    <t>Remove woody vegetation on or near embankments, forebays, spillways, and outlets</t>
+  </si>
+  <si>
+    <t>1,2,5</t>
+  </si>
+  <si>
+    <t>Inspect for and repair broken inlets, pipes, or other water control structures</t>
+  </si>
+  <si>
+    <t>After high flows and ice breakup</t>
+  </si>
+  <si>
+    <t>2 hours, more if repairs are needed</t>
+  </si>
+  <si>
+    <t>Mow dikes and remove any shrubs or trees growing on dikes</t>
+  </si>
+  <si>
+    <t>Monitor operating range of water level</t>
+  </si>
+  <si>
+    <t>Daily (collect data continuously, use information to diagnose issues)</t>
+  </si>
+  <si>
+    <t>Any time</t>
+  </si>
+  <si>
+    <t>1,2,4,6</t>
+  </si>
+  <si>
+    <t>Check that water is moving as planned through the wetland. Identify and fix any stagnant zones</t>
+  </si>
+  <si>
+    <t>Inspect sediment accumulation in forebay and treatment areas. Remove if hydrology is impacted or if less than 50% of forebay capacity remains.</t>
+  </si>
+  <si>
+    <t>Fall</t>
+  </si>
+  <si>
+    <t>2 hours</t>
+  </si>
+  <si>
+    <t>1,4,6</t>
+  </si>
+  <si>
+    <t>Harvest wetland plants</t>
+  </si>
+  <si>
+    <t>Once every 2-3 years</t>
+  </si>
+  <si>
+    <t>After growing season</t>
+  </si>
+  <si>
+    <t>4-8 hours</t>
+  </si>
+  <si>
+    <t>1,4,5,6</t>
+  </si>
+  <si>
+    <t>Remove sediment from forebay</t>
+  </si>
+  <si>
+    <t>Once every 2-7 years, or when less than 50% forebay capacity remains</t>
+  </si>
+  <si>
+    <t>Varies</t>
+  </si>
+  <si>
+    <t>Remote inspection of all conveyance structures (e.g. pipes, underdrains, etc.)</t>
+  </si>
+  <si>
+    <t>Every 10 years</t>
+  </si>
+  <si>
+    <t>After long term operation of the practice, some occasional and infrequent maintenance activities might be required, such as bigger repairs or redesign of key elements of the practice. Replacement of concrete components (e.g. pipes, risers, may be required after 25-50 years.</t>
+  </si>
+  <si>
+    <t>Could be significant depending on the activity</t>
+  </si>
+  <si>
+    <t>After First Year of Operation</t>
+  </si>
+  <si>
+    <t>After 5+ Years of Operation (non-routine maintenance)</t>
+  </si>
+  <si>
+    <t>As printed in the MN Stormwater Manual.</t>
+  </si>
+  <si>
+    <t>After long term operation of the practice, some occasional and infrequent maintenance activities might be required, such as bigger repairs, partial rehabilitation, or redesign of key elements of the practice.</t>
+  </si>
+  <si>
+    <t>Check pretreatment for proper flow/filtration. If applicable, assess the health of plantings and replant as necessary.</t>
+  </si>
+  <si>
+    <t>Spring / Fall</t>
+  </si>
+  <si>
+    <t>Check that there is no ponding</t>
+  </si>
+  <si>
+    <t>Check permeable parts of drainage area to make sure they are clean of debris and evidence of erosion</t>
+  </si>
+  <si>
+    <t>Check for accumulation of sediment and organic debris on the permeable pavement surface.</t>
+  </si>
+  <si>
+    <t>Check for damaged pavement</t>
+  </si>
+  <si>
+    <t>All year long, especially after winter season</t>
+  </si>
+  <si>
+    <t>Replace any joint fill material, if applicable</t>
+  </si>
+  <si>
+    <t>Practice surface cleaning (vacuuming)</t>
+  </si>
+  <si>
+    <t>Perform surface infiltration test</t>
+  </si>
+  <si>
+    <t>After practice cleaning</t>
+  </si>
+  <si>
+    <t>Clean underdrain</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9.5"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>a</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9.5"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>Key to Maintenance Benefits:       
+    1. Proper stormwater flow and infiltration
+    2. Creation and maintenance of wildlife habitat
+    3. Creation and maintenance of pollinator habitat
+    4. Nutrient cycling and storage
+    5. Aesthetics and public enjoyment
+    6. Carbon sequestration 
+Remove invasive species immediately and replace vegetation as needed. As a general rule, control of undesirable invasive species (e.g., cattail and Phragmites) should commence when their coverage exceeds more than 15% of a wetland cell area. Although the application of herbicides is not recommended, some types, such as Glyphosate, have been used to control cattails with some success. Extended periods of dewatering may also work, since early manual removal provides only short -term relief from invasive species.</t>
+    </r>
+  </si>
+  <si>
+    <t>At least twice after storm events &gt; 0.5 inches within 30 minutes of the event, then biannually</t>
+  </si>
+  <si>
+    <t>Within the first 6 months then during Spring / Fall</t>
+  </si>
+  <si>
+    <t>At least twice after storm events &gt; 0.5 inches within 30 minutes of the event</t>
   </si>
   <si>
     <r>
       <t>O&amp;M Benefit</t>
     </r>
     <r>
       <rPr>
-        <sz val="8.25"/>
-        <color rgb="FF181818"/>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="14"/>
+        <color theme="0"/>
         <rFont val="BrandonGrotesqueWeb-Bold"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
-    <t>Activity</t>
-[...257 lines deleted...]
-    <t>After 5+ Years of Operation (non-routine maintenance)</t>
+    <r>
+      <t>O&amp;M Benefit</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="14"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>a</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
-        <rFont val="Aptos Narrow"/>
+        <rFont val="Segoe UI"/>
         <family val="2"/>
-        <scheme val="minor"/>
+      </rPr>
+      <t>a</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>Key to Maintenance Benefits: 
+    1. Proper stormwater flow and infiltration
+    2. Creation and maintenance of wildlife habitat
+    3. Creation and maintenance of pollinator habitat
+    4. Nutrient cycling and storage
+    5. Aesthetics and public enjoyment
+    6. Carbon sequestration        
+Note that many practitioners are minimizing the use of mulch or using alternatives to mulch to control weeds. Using mulch can cause clogging of inlet, outlet, and bypass pipes, and can introduce invasive species such as jump worms. Alternatives to mulch include ground vegetation such as clover or sedges, or arranging plantings in more dense configurations so as to minimize use of mulch.</t>
+    </r>
+  </si>
+  <si>
+    <t>Overview and schedule of general maintenance activities for vegetated filter strips.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> a</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>Key to Maintenance Benefits: 
+    1. Proper stormwater flow and infiltration
+    2. Creation and maintenance of wildlife habitat
+    3. Creation and maintenance of pollinator habitat
+    4. Nutrient cycling and storage
+    5. Aesthetics and public enjoyment
+    6. Carbon sequestration</t>
+    </r>
+  </si>
+  <si>
+    <t>Inspect the level spreader for sediment buildup and the vegetation for signs of erosion, bare spots, and overall health.</t>
+  </si>
+  <si>
+    <t>At least twice after storm events 0.5 inches</t>
+  </si>
+  <si>
+    <t>Check for evidence of clogging or failing of the inlet, outlet, and bypass pipes.</t>
+  </si>
+  <si>
+    <t>&lt;1 hour</t>
+  </si>
+  <si>
+    <t>Supplemental watering during drier periods, particularly if keeping stormwater offline until plant seedlings are established.</t>
+  </si>
+  <si>
+    <t>Mow grass in surrounding area to 3-4 inches</t>
+  </si>
+  <si>
+    <t>1 hour</t>
+  </si>
+  <si>
+    <t>Removal of sediment and debris from the toe of slope or level spreader.</t>
+  </si>
+  <si>
+    <t>Reseed bare spots as needed.</t>
+  </si>
+  <si>
+    <t>Annually and after storm events larger than the 10-year return period</t>
+  </si>
+  <si>
+    <t>After winter and after storm events larger than the 10-year return period</t>
+  </si>
+  <si>
+    <t>Mow the grass or vegetation only if needed. Avoid mowing when the ground is wet.</t>
+  </si>
+  <si>
+    <t>Remove sediment and debris from the toe of slope or level spreader.</t>
+  </si>
+  <si>
+    <t>Monthly during rainy season</t>
+  </si>
+  <si>
+    <t>All year long. Cleaning may need to be done more frequently during the summer storm season and less during the drier winter season</t>
+  </si>
+  <si>
+    <t>Weed and remove invasive plants</t>
+  </si>
+  <si>
+    <t>Inspect plant composition and health and replace as needed</t>
+  </si>
+  <si>
+    <t>4 hours if plant replacement is needed</t>
+  </si>
+  <si>
+    <t>As needed during extended dry periods</t>
+  </si>
+  <si>
+    <t>Dry periods</t>
+  </si>
+  <si>
+    <t>Spring cleanup (cut back and remove last year’s material)</t>
+  </si>
+  <si>
+    <t>In spring</t>
+  </si>
+  <si>
+    <t>Fall cleanup (removed excessive leaf litter, particularly in areas with lots of trees)</t>
+  </si>
+  <si>
+    <t>In fall</t>
+  </si>
+  <si>
+    <t>After long term operation of the practice, some occasional and infrequent maintenance activities might be required, such as bigger repairs, soil regeneration, regrading, or redesign of key elements of the practice.</t>
+  </si>
+  <si>
+    <t>Bi-weekly</t>
+  </si>
+  <si>
+    <t>Inspect roof drain for sediment, vegetation, or debris</t>
+  </si>
+  <si>
+    <t>Triannually or after 24hr-10yr event</t>
+  </si>
+  <si>
+    <t>Inspect membrane and vegetation free zones</t>
+  </si>
+  <si>
+    <t>Check erosion control measures</t>
+  </si>
+  <si>
+    <t>Bi-annually</t>
+  </si>
+  <si>
+    <t>Weeding and invasives control</t>
+  </si>
+  <si>
+    <t>2-4 weeks during the growing season</t>
+  </si>
+  <si>
+    <t>Growing season</t>
+  </si>
+  <si>
+    <t>2,4,5,6</t>
+  </si>
+  <si>
+    <t>Supplemental watering</t>
+  </si>
+  <si>
+    <t>When rainfall is &lt;0.5 inches over 10-15 days</t>
+  </si>
+  <si>
+    <t>Inspect plant growth and growth medium</t>
+  </si>
+  <si>
+    <t>Biweekly</t>
+  </si>
+  <si>
+    <t>Fall and Spring</t>
+  </si>
+  <si>
+    <t>Inspect for and repair broken inlets or pipes</t>
+  </si>
+  <si>
+    <t>Prune trees and shrubs, and cut back dead or excessive vegetation</t>
+  </si>
+  <si>
+    <t>Inspect growth medium for continued viability</t>
+  </si>
+  <si>
+    <t>Quarterly</t>
+  </si>
+  <si>
+    <t>Fertilizing</t>
+  </si>
+  <si>
+    <t>2,3,5,6</t>
+  </si>
+  <si>
+    <t>After long term operation of the practice, some occasional and infrequent maintenance activities might be required, such as bigger repairs, replacement of the waterproof barrier, or redesign of key elements of the practice.</t>
+  </si>
+  <si>
+    <t>Overview and schedule of general maintenance activities for green roofs.</t>
+  </si>
+  <si>
+    <t>Overview and schedule of general maintenance activities for swales.</t>
+  </si>
+  <si>
+    <t>48 hours after event</t>
+  </si>
+  <si>
+    <t>Inspect entire BMP after rainfall</t>
+  </si>
+  <si>
+    <t>After any event greater than 0.5”</t>
+  </si>
+  <si>
+    <t>All year long (or during area’s rain season)</t>
+  </si>
+  <si>
+    <t>Correct earthwork if inlet scouring or unwanted flow paths develop</t>
+  </si>
+  <si>
+    <t>&gt;4 hours</t>
+  </si>
+  <si>
+    <t>Spot reseed bare patches and eroding areas</t>
+  </si>
+  <si>
+    <t>3,4,5</t>
+  </si>
+  <si>
+    <t>Inspect and remove invasive plants and weeds during plant community establishment</t>
+  </si>
+  <si>
+    <t>5,6</t>
+  </si>
+  <si>
+    <t>Mowing (dry swales) side slopes and/or grass filter strip to maintain 4-12” of height</t>
+  </si>
+  <si>
+    <t>Seasonally</t>
+  </si>
+  <si>
+    <t>As needed (do not interrupt any vegetative establishment)</t>
+  </si>
+  <si>
+    <t>Inspect inlet/outlet structures for structural damage and clogging.</t>
+  </si>
+  <si>
+    <t>Mowing (dry swales) side slopes and/or grass filter to maintain 4-12” of height</t>
+  </si>
+  <si>
+    <t>Inspect for trash and debris</t>
+  </si>
+  <si>
+    <t>Check for evidence of clogging in the pre-treatment device and/or in the main treatment area.</t>
+  </si>
+  <si>
+    <t>Inspect and remove excess sediment in the pre-treatment device and/or in the main treatment area.</t>
+  </si>
+  <si>
+    <t>In spring (post- snowmelt) and fall</t>
+  </si>
+  <si>
+    <t>Inspect plant composition and health and replace as needed (maintain &gt;95% vegetative cover)</t>
+  </si>
+  <si>
+    <t>4,5</t>
+  </si>
+  <si>
+    <t>Prune and weed to maintain appearance and proper vegetative cover</t>
+  </si>
+  <si>
+    <t>4,5,6,</t>
+  </si>
+  <si>
+    <t>After long term operation of the practice, some occasional and infrequent maintenance activities might be required, such as bigger repairs, soil regeneration, or redesign of key elements of the practice.</t>
+  </si>
+  <si>
+    <t>Overview and schedule of general maintenance activities for bioretention and infiltration practices</t>
+  </si>
+  <si>
+    <t>Overview and schedule of general maintenance activities for bioretention and infiltration stormwater and rainwater harvest and use/reuse practices</t>
+  </si>
+  <si>
+    <t>Overview and schedule of general maintenance activities for trenches and tree boxes.</t>
+  </si>
+  <si>
+    <t>Check that there is no ponding within the box or trench.</t>
+  </si>
+  <si>
+    <t>Check for evidence of clogging in the media.</t>
+  </si>
+  <si>
+    <t>Supplemental watering, during drier periods, particularly if keeping stormwater offline trees are established.</t>
+  </si>
+  <si>
+    <t>During first two months of the growing season</t>
+  </si>
+  <si>
+    <t>Remove any weeds present</t>
+  </si>
+  <si>
+    <t>Remove any trash or debris</t>
+  </si>
+  <si>
+    <t>Add mulch if layer is less than 3 inchesb</t>
+  </si>
+  <si>
+    <t>Clean root collar</t>
+  </si>
+  <si>
+    <t>Remove stakes</t>
+  </si>
+  <si>
+    <t>End of growing season</t>
+  </si>
+  <si>
+    <t>Inspect tree health</t>
+  </si>
+  <si>
+    <t>Biannually and after large storms</t>
+  </si>
+  <si>
+    <t>1,2,5,6</t>
+  </si>
+  <si>
+    <t>Check for evidence of clogging</t>
+  </si>
+  <si>
+    <t>Supplemental watering during drier periods</t>
+  </si>
+  <si>
+    <t>As needed or when soil is dry 3 inches below the surface</t>
+  </si>
+  <si>
+    <t>Dry periods until roots are established</t>
+  </si>
+  <si>
+    <t>Remove stakes (if still present)</t>
+  </si>
+  <si>
+    <t>End of second growing season</t>
+  </si>
+  <si>
+    <t>Prune excess growth</t>
+  </si>
+  <si>
+    <t>Once in year 2 or 3,</t>
+  </si>
+  <si>
+    <t>Every three years between years 4-10,</t>
+  </si>
+  <si>
+    <t>Every five years as needed after 10 years</t>
+  </si>
+  <si>
+    <t>End of winter or early spring</t>
+  </si>
+  <si>
+    <t>2,5,6</t>
+  </si>
+  <si>
+    <t>Inspect tree health and safety</t>
+  </si>
+  <si>
+    <t>After long term operation of the practice, some occasional and infrequent maintenance activities might be required, such as tree or media replacement.</t>
+  </si>
+  <si>
+    <r>
+      <t>Add mulch if layer is less than 3 inches</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>b</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9.5"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>a</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9.5"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Key to Maintenance Benefits:       
+    1. Proper stormwater flow and infiltration
+    2. Creation and maintenance of wildlife habitat
+    3. Creation and maintenance of pollinator habitat
+    4. Nutrient cycling and storage
+    5. Aesthetics and public enjoyment
+    6. Carbon sequestration 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9.5"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
       </rPr>
       <t>b</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <rFont val="Aptos Narrow"/>
+        <sz val="9.5"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>Remove invasive species immediately and replace vegetation as needed. As a general rule, control of undesirable invasive species (e.g., cattail and Phragmites) should commence when their coverage exceeds more than 15% of a wetland cell area. Although the application of herbicides is not recommended, some types, such as Glyphosate, have been used to control cattails with some success. Extended periods of dewatering may also work, since early manual removal provides only short -term relief from invasive species.</t>
+      <t>Note that many practitioners are minimizing the use of mulch or using alternatives to mulch to control weeds. Using mulch can cause clogging of inlet, outlet, and bypass pipes, and can introduce invasive species such as jump worms. Alternatives to mulch include ground vegetation such as clover or sedges or arranging plantings in more dense configurations so as to minimize use of mulch.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF181818"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF181818"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
-      <t>Key to Maintenance Benefits:</t>
+      <t xml:space="preserve">Key to Maintenance Benefits:       
+    1. Proper stormwater flow and infiltration
+    2. Creation and maintenance of wildlife habitat
+    3. Creation and maintenance of pollinator habitat
+    4. Nutrient cycling and storage
+    5. Aesthetics and public enjoyment
+    6. Carbon sequestration 
+</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>As printed in the MN Stormwater Manual.</t>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>b</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>Note that many practitioners are minimizing the use of mulch or using alternatives to mulch to control weeds. Using mulch can cause clogging of inlet, outlet, and bypass pipes, and can introduce invasive species such as jump worms. Alternatives to mulch include ground vegetation such as clover or sedges or arranging plantings in more dense configurations so as to minimize use of mulch.</t>
+    </r>
+  </si>
+  <si>
+    <t>Check that there is no ponding in the pretreatment device and/or in the main treatment area.</t>
+  </si>
+  <si>
+    <t>&lt; 1 hour</t>
+  </si>
+  <si>
+    <t>Check for evidence of clogging in the pretreatment device and/or in the main treatment area.</t>
+  </si>
+  <si>
+    <t>Check that there is no ponding in the pretreatment device and/or in the main treatment area</t>
+  </si>
+  <si>
+    <t>Semi-annually</t>
+  </si>
+  <si>
+    <t>48 hours after a rain event and when ground is not frozen. Note that deep sumps can have ponding</t>
+  </si>
+  <si>
+    <t>Check for evidence of clogging in the pretreatment device, the inlets/outlets/bypass pipes, and in the main treatment area. Look for evidence of short circuiting or low spots that cause flow path issues.</t>
+  </si>
+  <si>
+    <t>n spring and fall</t>
+  </si>
+  <si>
+    <t>During dry periods</t>
+  </si>
+  <si>
+    <t>Remove trash and debris from the pretreatment device and/or in the main treatment area.</t>
+  </si>
+  <si>
+    <t>Inspect for and remove excess sediment in the pretreatment device and/or in the main treatment area.</t>
+  </si>
+  <si>
+    <t>4 hours if repair is needed</t>
+  </si>
+  <si>
+    <t>Mow grass filter strips and bioretention turf cover</t>
+  </si>
+  <si>
+    <t>Seasonally, but outside of the main pollinator or wildlife nesting season</t>
+  </si>
+  <si>
+    <t>Prune trees and shrubs</t>
+  </si>
+  <si>
+    <r>
+      <t>Renew mulch</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>b</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>a</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Key to Maintenance Benefits:       
+    1. Proper stormwater flow and infiltration
+    2. Creation and maintenance of wildlife habitat
+    3. Creation and maintenance of pollinator habitat
+    4. Nutrient cycling and storage
+    5. Aesthetics and public enjoyment
+    6. Carbon sequestration </t>
+    </r>
+  </si>
+  <si>
+    <t>Check operation of mechanical parts like pumps</t>
+  </si>
+  <si>
+    <t>At least twice after the system becomes operational</t>
+  </si>
+  <si>
+    <t>During a storm event</t>
+  </si>
+  <si>
+    <t>Check condition of first flush and high flow diverters</t>
+  </si>
+  <si>
+    <t>Check for clogging</t>
+  </si>
+  <si>
+    <t>Check for erosion downstream of the high flow diverter</t>
+  </si>
+  <si>
+    <t>Check for leaks</t>
+  </si>
+  <si>
+    <t>Check performance of water treatment system and adjust treatment parameters</t>
+  </si>
+  <si>
+    <t>After tank has filled up</t>
+  </si>
+  <si>
+    <t>Within first month</t>
+  </si>
+  <si>
+    <t>Inspect and clean pre screening devices and first flush diverters</t>
+  </si>
+  <si>
+    <t>Check and clean any filters to prevent clogging</t>
+  </si>
+  <si>
+    <t>3 times per year and/or after each event that exceeds the design capacity of the collection system</t>
+  </si>
+  <si>
+    <t>Remove leaves and debris from the gutters and downspouts</t>
+  </si>
+  <si>
+    <t>Spring and Fall</t>
+  </si>
+  <si>
+    <t>Clean out tank to remove sediment and algae</t>
+  </si>
+  <si>
+    <t>1,4</t>
+  </si>
+  <si>
+    <t>Check and repair damage to collection surface and collection tanks</t>
+  </si>
+  <si>
+    <t>Spring or Fall</t>
+  </si>
+  <si>
+    <t>Check and repair erosion along the diversion pathways</t>
+  </si>
+  <si>
+    <t>After large storm</t>
+  </si>
+  <si>
+    <t>Check and repair any leaks</t>
+  </si>
+  <si>
+    <t>Inspect and repair mosquito screens</t>
+  </si>
+  <si>
+    <t>Clear overhanging vegetation and trees over roof</t>
+  </si>
+  <si>
+    <t>Winter</t>
+  </si>
+  <si>
+    <t>Winterize or disconnect the storage system before the winter</t>
+  </si>
+  <si>
+    <t>Late Fall</t>
+  </si>
+  <si>
+    <t>Depends on system</t>
+  </si>
+  <si>
+    <t>Check structural integrity of tank, pump, pipe, and electrical system and repair any damages as needed</t>
+  </si>
+  <si>
+    <t>Every 3 years</t>
+  </si>
+  <si>
+    <t>As convenient</t>
+  </si>
+  <si>
+    <t>Depends on repairs needed</t>
+  </si>
+  <si>
+    <t>After long term operation of the practice, some occasional and infrequent maintenance activities might be required, such as replacement of structural materials, conveyance equipment, or storage tanks.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF343A40"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF181818"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color rgb="FF181818"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Segoe UI"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8.25"/>
+      <sz val="9.5"/>
       <color rgb="FF181818"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9.5"/>
+      <color rgb="FF181818"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="14"/>
+      <color theme="0"/>
       <name val="BrandonGrotesqueWeb-Bold"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <name val="Segoe UI"/>
+      <vertAlign val="superscript"/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <color rgb="FF181818"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color rgb="FF181818"/>
+      <name val="Segoe UI"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF336699"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC7C7C7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </left>
       <right style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </left>
       <right style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </right>
@@ -641,231 +1357,289 @@
       <right style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...47 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FFA4BCC2"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFA4BCC2"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFA4BCC2"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFA4BCC2"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1141,1356 +1915,3982 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E563D80B-1557-4A38-A4AB-D80E4F3B2770}">
-  <dimension ref="A1:E47"/>
+  <dimension ref="A1:E40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A47" sqref="A47"/>
+      <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="62.5703125" customWidth="1"/>
     <col min="2" max="2" width="29.42578125" customWidth="1"/>
     <col min="3" max="3" width="32.7109375" customWidth="1"/>
     <col min="4" max="4" width="21.42578125" customWidth="1"/>
     <col min="5" max="5" width="23.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="40.9" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="17"/>
-[...1 lines deleted...]
-      <c r="D1" s="17"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
     </row>
     <row r="2" spans="1:5" ht="22.5" customHeight="1">
-      <c r="A2" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="20"/>
+      <c r="A2" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="16"/>
     </row>
     <row r="3" spans="1:5" ht="22.5" customHeight="1">
       <c r="A3" s="6" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>4</v>
+        <v>103</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="33">
       <c r="A4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="33">
       <c r="A5" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="33" customHeight="1">
+      <c r="A6" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="1" t="s">
+    </row>
+    <row r="7" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A7" s="21"/>
+      <c r="B7" s="2" t="s">
         <v>15</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="2" t="s">
+      <c r="C7" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E7" s="2"/>
     </row>
     <row r="8" spans="1:5" ht="33">
       <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="C8" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="33">
       <c r="A9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="2" t="s">
+      <c r="E9" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="33">
       <c r="A10" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E10" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="33">
       <c r="A11" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="2" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E11" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="16.5">
       <c r="A12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="23.25" customHeight="1">
       <c r="A13" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="23.25" customHeight="1">
       <c r="A14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:5" ht="23.25" customHeight="1">
-      <c r="A15" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="20"/>
+      <c r="A15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="16"/>
     </row>
     <row r="16" spans="1:5" ht="23.25" customHeight="1">
       <c r="A16" s="6" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>4</v>
+        <v>103</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="33">
       <c r="A17" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="C17" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E17" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="33">
       <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="33">
       <c r="A19" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="C19" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="2" t="s">
+      <c r="D19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="33">
       <c r="A20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="33">
       <c r="A21" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="C21" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C21" s="2" t="s">
+      <c r="D21" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="D21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="16.5">
       <c r="A22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="1" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="49.5">
       <c r="A23" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B23" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="2" t="s">
+      <c r="D23" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="D23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="33">
       <c r="A24" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="33">
       <c r="A25" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="33">
       <c r="A26" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="1" t="s">
+      <c r="D26" s="1" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="16.5">
       <c r="A27" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="66">
       <c r="A28" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="C28" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="1" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="33">
       <c r="A29" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="49.5">
       <c r="A30" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B30" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="1" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="16.5">
       <c r="A31" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="B31" s="2" t="s">
+      <c r="C31" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="C31" s="2" t="s">
+      <c r="D31" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="E31" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="49.5">
       <c r="A32" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="C32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="22.5" customHeight="1">
-      <c r="A33" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="20"/>
+      <c r="A33" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B33" s="15"/>
+      <c r="C33" s="15"/>
+      <c r="D33" s="15"/>
+      <c r="E33" s="16"/>
     </row>
     <row r="34" spans="1:5" ht="22.5" customHeight="1">
       <c r="A34" s="6" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>4</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="33">
       <c r="A35" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E35" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="82.5">
       <c r="A36" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="B36" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" s="5" t="s">
-        <v>34</v>
-[...21 lines deleted...]
-      <c r="A39" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="162.75" customHeight="1">
+      <c r="A37" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="18"/>
+      <c r="C37" s="18"/>
+      <c r="D37" s="18"/>
+      <c r="E37" s="19"/>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="B39" s="14"/>
-[...52 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="6">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A37:E37"/>
-    <mergeCell ref="A44:E44"/>
-[...5 lines deleted...]
-    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F1818EC-F5AE-40A2-9C36-0E7B18909DCF}">
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+      <selection activeCell="A31" sqref="A31:E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="71" customWidth="1"/>
-    <col min="2" max="2" width="26.140625" customWidth="1"/>
+    <col min="1" max="1" width="67.140625" customWidth="1"/>
+    <col min="2" max="2" width="37.5703125" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" customWidth="1"/>
     <col min="4" max="4" width="21.42578125" customWidth="1"/>
     <col min="5" max="5" width="23.140625" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" customWidth="1"/>
     <col min="7" max="7" width="32.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="40.9" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="17"/>
-[...1 lines deleted...]
-      <c r="D1" s="17"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
     </row>
     <row r="2" spans="1:5" ht="21" customHeight="1">
-      <c r="A2" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="20"/>
+      <c r="A2" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="16"/>
     </row>
     <row r="3" spans="1:5" ht="23.25" customHeight="1">
       <c r="A3" s="6" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="49.5">
+      <c r="A4" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="42.75" customHeight="1">
+      <c r="A5" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E5" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="36.75" customHeight="1">
+      <c r="A6" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="36.75" customHeight="1">
+      <c r="A7" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="32.25" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="32.25" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="24.75" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="24.75" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="11" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="38.25" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="26.25" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="24" customHeight="1">
+      <c r="A16" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" s="15"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="16"/>
+    </row>
+    <row r="17" spans="1:5" ht="24" customHeight="1">
+      <c r="A17" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="4" spans="1:5" ht="33.75" customHeight="1">
+      <c r="B17" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="33">
+      <c r="A18" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="21.75" customHeight="1">
+      <c r="A19" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E19" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="33">
+      <c r="A20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="33">
+      <c r="A21" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="33">
+      <c r="A22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A23" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A24" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A25" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A27" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="15"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="16"/>
+    </row>
+    <row r="29" spans="1:5" ht="21">
+      <c r="A29" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="66">
+      <c r="A30" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="148.5" customHeight="1">
+      <c r="A31" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="B31" s="18"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="19"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="9" t="s">
+        <v>85</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A31:E31"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="A28:E28"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA6F9ADA-6C7C-4008-8FB3-ED0733E1D5E7}">
+  <dimension ref="A1:E33"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A30" sqref="A30:E30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="62.5703125" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" customWidth="1"/>
+    <col min="3" max="3" width="32.7109375" customWidth="1"/>
+    <col min="4" max="4" width="21.42578125" customWidth="1"/>
+    <col min="5" max="5" width="23.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="40.9" customHeight="1">
+      <c r="A1" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+    </row>
+    <row r="2" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A2" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="16"/>
+    </row>
+    <row r="3" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A3" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="33">
       <c r="A4" s="1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="1" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5" ht="33.75" customHeight="1">
+        <v>9</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="33">
       <c r="A5" s="2" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="B5" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="2" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="E5" s="2">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="32.25" customHeight="1">
-      <c r="A6" s="24" t="s">
+    <row r="6" spans="1:5" ht="33">
+      <c r="A6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="49.5" customHeight="1">
+      <c r="A7" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B7" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C7" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="24" t="s">
+    </row>
+    <row r="8" spans="1:5" ht="16.5">
+      <c r="A8" s="26"/>
+      <c r="B8" s="1" t="s">
         <v>15</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="2" t="s">
+      <c r="C8" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="2" t="s">
-[...28 lines deleted...]
-      <c r="B9" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="16.5">
+      <c r="A9" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="33">
+      <c r="A10" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...33 lines deleted...]
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A12" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="16"/>
+    </row>
+    <row r="13" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="49.5">
+      <c r="A14" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="33">
+      <c r="A15" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="33">
+      <c r="A16" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="33">
+      <c r="A17" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="82.5">
+      <c r="A18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="16.5">
+      <c r="A19" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="16.5">
+      <c r="A20" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="49.5">
+      <c r="A21" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...22 lines deleted...]
-      <c r="A13" s="1" t="s">
+    </row>
+    <row r="22" spans="1:5" ht="16.5">
+      <c r="A22" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="11" customFormat="1" ht="49.5">
+      <c r="A23" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="16.5">
+      <c r="A24" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E13" s="1" t="s">
+      <c r="E24" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="11" customFormat="1" ht="33">
+      <c r="A25" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="66">
+      <c r="A26" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="8" t="s">
+      <c r="C26" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E26" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="8" t="s">
-[...28 lines deleted...]
-      <c r="C16" s="4" t="s">
+    </row>
+    <row r="27" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A27" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="15"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="16"/>
+    </row>
+    <row r="28" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A28" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D16" s="3" t="s">
+      <c r="D28" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E16" s="7" t="s">
-[...118 lines deleted...]
-      <c r="E23" s="1" t="s">
+      <c r="E28" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="66">
+      <c r="A29" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="B29" s="2" t="s">
         <v>15</v>
       </c>
-    </row>
-[...197 lines deleted...]
-      <c r="A36" s="8" t="s">
+      <c r="C29" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B36" s="8" t="s">
-[...14 lines deleted...]
-        <v>94</v>
+      <c r="E29" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="107.25" customHeight="1">
+      <c r="A30" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" s="23"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="9" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
-    <mergeCell ref="A15:E15"/>
-[...1 lines deleted...]
-    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="A30:E30"/>
+    <mergeCell ref="A7:A8"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DD1AA26-C427-45F9-A968-BA7D83B70447}">
+  <dimension ref="A1:E31"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A28" sqref="A28:E28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="62.5703125" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" customWidth="1"/>
+    <col min="3" max="3" width="32.7109375" customWidth="1"/>
+    <col min="4" max="4" width="21.42578125" customWidth="1"/>
+    <col min="5" max="5" width="23.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="40.9" customHeight="1">
+      <c r="A1" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+    </row>
+    <row r="2" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A2" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="16"/>
+    </row>
+    <row r="3" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A3" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="24.75" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="33.75" customHeight="1">
+      <c r="A5" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="33" customHeight="1">
+      <c r="A6" s="28" t="s">
+        <v>136</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A7" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="33">
+      <c r="A8" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="33">
+      <c r="A9" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="21" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="21" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="21" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="16"/>
+    </row>
+    <row r="14" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="33">
+      <c r="A15" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="21.75" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="33">
+      <c r="A17" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="20.25" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="20.25" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="33">
+      <c r="A20" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="40.5" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="16.5">
+      <c r="A23" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A24" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A25" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="15"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="16"/>
+    </row>
+    <row r="26" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A26" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="66">
+      <c r="A27" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="34" t="s">
+        <v>82</v>
+      </c>
+      <c r="E27" s="34" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="110.25" customHeight="1">
+      <c r="A28" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="23"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="9" t="s">
+        <v>85</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A28:E28"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="A25:E25"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4F7852E-7CA2-4800-B57E-4A6010788BA1}">
+  <dimension ref="A1:E29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A26" sqref="A26:E26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="62.5703125" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" customWidth="1"/>
+    <col min="3" max="3" width="32.7109375" customWidth="1"/>
+    <col min="4" max="4" width="21.42578125" customWidth="1"/>
+    <col min="5" max="5" width="23.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="40.9" customHeight="1">
+      <c r="A1" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+    </row>
+    <row r="2" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A2" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="16"/>
+    </row>
+    <row r="3" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A3" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="33">
+      <c r="A5" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="33" customHeight="1">
+      <c r="A6" s="28" t="s">
+        <v>161</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="49.5">
+      <c r="A8" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="33">
+      <c r="A9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="33">
+      <c r="A10" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="33">
+      <c r="A11" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A12" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="16"/>
+    </row>
+    <row r="13" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="16.5">
+      <c r="A14" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="33">
+      <c r="A15" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="33">
+      <c r="A16" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="33">
+      <c r="A17" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E17" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="16.5">
+      <c r="A18" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="33">
+      <c r="A19" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="33">
+      <c r="A20" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="49.5">
+      <c r="A21" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="33">
+      <c r="A22" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="16"/>
+    </row>
+    <row r="24" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A24" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="66">
+      <c r="A25" s="31" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="32" t="s">
+        <v>82</v>
+      </c>
+      <c r="E25" s="33" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="108" customHeight="1">
+      <c r="A26" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="9" t="s">
+        <v>85</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A23:E23"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA61901A-F094-42D1-A449-DA0203DF45AC}">
+  <dimension ref="A1:E33"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A30" sqref="A30:E30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="55.85546875" customWidth="1"/>
+    <col min="2" max="2" width="40" customWidth="1"/>
+    <col min="3" max="3" width="32.7109375" customWidth="1"/>
+    <col min="4" max="4" width="21.42578125" customWidth="1"/>
+    <col min="5" max="5" width="23.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="40.9" customHeight="1">
+      <c r="A1" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+    </row>
+    <row r="2" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A2" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="16"/>
+    </row>
+    <row r="3" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A3" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="33">
+      <c r="A4" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="33">
+      <c r="A5" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="33" customHeight="1">
+      <c r="A6" s="20" t="s">
+        <v>186</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A7" s="21"/>
+      <c r="B7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="35.25" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A14" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="15"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="16"/>
+    </row>
+    <row r="15" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="33">
+      <c r="A16" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="24" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="36">
+        <v>46024</v>
+      </c>
+      <c r="E17" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="49.5">
+      <c r="A18" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="24" customHeight="1">
+      <c r="A23" s="25" t="s">
+        <v>203</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="24" customHeight="1">
+      <c r="A24" s="37"/>
+      <c r="B24" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+    </row>
+    <row r="25" spans="1:5" ht="24" customHeight="1">
+      <c r="A25" s="26"/>
+      <c r="B25" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+    </row>
+    <row r="26" spans="1:5" ht="24" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A27" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="15"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="16"/>
+    </row>
+    <row r="28" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A28" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="66" customHeight="1">
+      <c r="A29" s="34" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="34" t="s">
+        <v>82</v>
+      </c>
+      <c r="E29" s="34" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="146.25" customHeight="1">
+      <c r="A30" s="38" t="s">
+        <v>212</v>
+      </c>
+      <c r="B30" s="39"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="9" t="s">
+        <v>85</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
     <mergeCell ref="A6:A7"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="A30:E30"/>
+    <mergeCell ref="A23:A25"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B25C3B5-D515-4632-B4DA-88DD6599C9BF}">
+  <dimension ref="A1:E32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:D1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="62.5703125" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" customWidth="1"/>
+    <col min="3" max="3" width="32.7109375" customWidth="1"/>
+    <col min="4" max="4" width="21.42578125" customWidth="1"/>
+    <col min="5" max="5" width="23.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="40.9" customHeight="1">
+      <c r="A1" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+    </row>
+    <row r="2" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A2" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="16"/>
+    </row>
+    <row r="3" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A3" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="39.75" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="39.75" customHeight="1">
+      <c r="A5" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="E5" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="39.75" customHeight="1">
+      <c r="A6" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="35.25" customHeight="1">
+      <c r="A7" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A8" s="20" t="s">
+        <v>112</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A9" s="21"/>
+      <c r="B9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A12" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="16"/>
+    </row>
+    <row r="13" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="66">
+      <c r="A14" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D14" s="40">
+        <v>46024</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="66">
+      <c r="A15" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="D15" s="36">
+        <v>46024</v>
+      </c>
+      <c r="E15" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="33">
+      <c r="A16" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="82.5">
+      <c r="A17" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="33">
+      <c r="A18" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="33">
+      <c r="A19" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="49.5">
+      <c r="A20" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="16.5">
+      <c r="A21" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="49.5">
+      <c r="A22" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="16.5">
+      <c r="A23" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="33">
+      <c r="A24" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="17.25">
+      <c r="A25" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A26" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" s="15"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="16"/>
+    </row>
+    <row r="27" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A27" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="46.5" customHeight="1">
+      <c r="A28" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="135.75" customHeight="1">
+      <c r="A29" s="27" t="s">
+        <v>213</v>
+      </c>
+      <c r="B29" s="18"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="19"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="9" t="s">
+        <v>85</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="A29:E29"/>
+    <mergeCell ref="A8:A9"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75F62DBC-4666-4D79-B13A-6E3AEA92FF23}">
+  <dimension ref="A1:E29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G25" sqref="G25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="62.5703125" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" customWidth="1"/>
+    <col min="3" max="3" width="32.7109375" customWidth="1"/>
+    <col min="4" max="4" width="21.42578125" customWidth="1"/>
+    <col min="5" max="5" width="23.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="40.9" customHeight="1">
+      <c r="A1" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+    </row>
+    <row r="2" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A2" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="16"/>
+    </row>
+    <row r="3" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A3" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="39" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="39" customHeight="1">
+      <c r="A5" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="39" customHeight="1">
+      <c r="A6" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="39" customHeight="1">
+      <c r="A7" s="29" t="s">
+        <v>236</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E7" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="39" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="36" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A10" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B10" s="15"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="16"/>
+    </row>
+    <row r="11" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="16.5">
+      <c r="A12" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="66">
+      <c r="A13" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>243</v>
+      </c>
+      <c r="C13" s="42"/>
+      <c r="D13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="24" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="24" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="33">
+      <c r="A16" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="26.25" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="26.25" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="26.25" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="26.25" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="23.25" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E21" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="33">
+      <c r="A22" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="16"/>
+    </row>
+    <row r="24" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A24" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="66">
+      <c r="A25" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="B25" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="34" t="s">
+        <v>82</v>
+      </c>
+      <c r="E25" s="34" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="99.75" customHeight="1">
+      <c r="A26" s="43" t="s">
+        <v>230</v>
+      </c>
+      <c r="B26" s="43"/>
+      <c r="C26" s="43"/>
+      <c r="D26" s="43"/>
+      <c r="E26" s="43"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="9" t="s">
+        <v>85</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A26:E26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>OM &amp; schedule-BMP</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>O&amp;M schedule-wetlands</vt:lpstr>
+      <vt:lpstr>O&amp;M Schedule-PermeablePavements</vt:lpstr>
+      <vt:lpstr>O&amp;M schedule-Veg Filter Strip</vt:lpstr>
+      <vt:lpstr>O&amp;M schedule-Green Roofs</vt:lpstr>
+      <vt:lpstr>O&amp;M schedule-Swales</vt:lpstr>
+      <vt:lpstr>O&amp;M schedule-Tree Box</vt:lpstr>
+      <vt:lpstr>O&amp;M schedule-Bioretention</vt:lpstr>
+      <vt:lpstr>O&amp;M schedule-Harvest &amp; Use</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of MN</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kalinosky, Paula (She/Her/Hers) (MPCA)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>