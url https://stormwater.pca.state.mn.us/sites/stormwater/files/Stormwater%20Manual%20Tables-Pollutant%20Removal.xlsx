--- v0 (2025-12-23)
+++ v1 (2026-07-04)
@@ -1,84 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Programs\Stormwater\Stormwater Manual\Manual Planning\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Programs\Stormwater\Stormwater Manual\Manual Planning\Stormwater manual tables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE512EE0-7FFA-4122-BFCB-F14C96AD2019}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ABCB98D4-E0DA-4A95-8084-8BDC675C60EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="552" yWindow="60" windowWidth="22584" windowHeight="12048" activeTab="1" xr2:uid="{4912D31C-C752-458C-A627-1176761C7326}"/>
+    <workbookView xWindow="828" yWindow="336" windowWidth="21444" windowHeight="11076" xr2:uid="{4912D31C-C752-458C-A627-1176761C7326}"/>
   </bookViews>
   <sheets>
     <sheet name="Median pollutant removal-BMPS" sheetId="1" r:id="rId1"/>
     <sheet name="Typical TSS &amp; TP removal rates" sheetId="2" r:id="rId2"/>
+    <sheet name="Design to enhance TP removal" sheetId="3" r:id="rId3"/>
+    <sheet name="BMP removal for phosphorus" sheetId="4" r:id="rId4"/>
+    <sheet name="BMP removal for bacteria" sheetId="5" r:id="rId5"/>
+    <sheet name="BMP removal for hydrocarbons" sheetId="6" r:id="rId6"/>
+    <sheet name="BMP removal for nitrogen" sheetId="9" r:id="rId7"/>
+    <sheet name="BMP removal for TSS" sheetId="7" r:id="rId8"/>
+    <sheet name="BMP removal for Metals" sheetId="8" r:id="rId9"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="136">
   <si>
     <t>As published in the Minnesota Stormwater Manual</t>
   </si>
   <si>
     <t>Median pollutant removal percentages for several stormwater BMPs</t>
   </si>
   <si>
     <t>Practice</t>
   </si>
   <si>
     <t>TSS</t>
   </si>
   <si>
     <t>TP</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>DP</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
@@ -532,57 +546,1207 @@
       <rPr>
         <u/>
         <vertAlign val="superscript"/>
         <sz val="9.5"/>
         <color theme="10"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="9.5"/>
         <color theme="10"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Removal is for Design Level 2. If an iron-enhanced pond bench is included, an additional 40 percent credit is given for dissolved phosphorus.</t>
     </r>
   </si>
   <si>
     <t>Typical pollutant removal rate (%)</t>
+  </si>
+  <si>
+    <t>Summary of stormwater design recommendations to enhance phosphorus removal</t>
+  </si>
+  <si>
+    <t>BMP Design</t>
+  </si>
+  <si>
+    <t>Design recommendations</t>
+  </si>
+  <si>
+    <t>Pond aeration is encouraged</t>
+  </si>
+  <si>
+    <t>Design wet ponds with a depth no greater than 10 feet to prevent stratification and potential release of phosphorus from bottom sediments</t>
+  </si>
+  <si>
+    <t>Avoid the use of dry or dry extended detention ponds</t>
+  </si>
+  <si>
+    <t>Designers should consider the snowmelt runoff volume and design ponds for seasonal operation</t>
+  </si>
+  <si>
+    <t>Use a surface or mid-depth release from the pond</t>
+  </si>
+  <si>
+    <t>Landscape pond to discourage geese</t>
+  </si>
+  <si>
+    <t>Add shallow benches and wetland areas to enhance the plankton community</t>
+  </si>
+  <si>
+    <t>Pond sediments may be amended to retain phosphorus (e.g. iron, aluminum)</t>
+  </si>
+  <si>
+    <t>Infiltration</t>
+  </si>
+  <si>
+    <t>Infiltration BMPs are preferred practices</t>
+  </si>
+  <si>
+    <t>Provide a minimum 3-foot separation from the seasonally-high water table, bedrock or impervious soil layer</t>
+  </si>
+  <si>
+    <t>Organic filters are a source of soluble phosphorus and should not be used</t>
+  </si>
+  <si>
+    <t>Practices with engineered media are acceptable when the appropriate filter media is used</t>
+  </si>
+  <si>
+    <t>Employ finer-grained media in the filter bed with a small diameter (15 microns), or provide a finer-grained layer at mid-depth in the filter profile</t>
+  </si>
+  <si>
+    <t>The process for pretreatment and/or filtration should extend from 36 to 48 hours, where possible</t>
+  </si>
+  <si>
+    <t>Filters should be oriented to provide maximum solar exposure</t>
+  </si>
+  <si>
+    <t>Wet swales are not recommended because they may export phosphorus</t>
+  </si>
+  <si>
+    <t>Open channels should be designed to promote maximum sediment retention</t>
+  </si>
+  <si>
+    <t>Pond/ wetland system is the preferred wetland design</t>
+  </si>
+  <si>
+    <t>Use a surface or mid-depth release from the wetland</t>
+  </si>
+  <si>
+    <t>Maximize surface micro-topography</t>
+  </si>
+  <si>
+    <t>Landscape wetland to discourage geese</t>
+  </si>
+  <si>
+    <r>
+      <t>Stormwater ponds</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Filtration</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t> (includes practices with an underdrain)</t>
+    </r>
+  </si>
+  <si>
+    <t>Constructed stormwater wetlands</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>The recommendations for constructed ponds are from the original Minnesota Stormwater Manual. MPCA anticipates updating this information in the near future.</t>
+    </r>
+  </si>
+  <si>
+    <t>BMP group</t>
+  </si>
+  <si>
+    <t>BMP design variation</t>
+  </si>
+  <si>
+    <t>Underdrain</t>
+  </si>
+  <si>
+    <t>see Phosphorus credits for bioretention systems with an underdrain</t>
+  </si>
+  <si>
+    <r>
+      <t>Infiltration</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.25"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>h</t>
+    </r>
+  </si>
+  <si>
+    <t>100 for infiltrated portion</t>
+  </si>
+  <si>
+    <t>0 for non-infiltrated portion</t>
+  </si>
+  <si>
+    <t>Filtration</t>
+  </si>
+  <si>
+    <t>Wet swale</t>
+  </si>
+  <si>
+    <r>
+      <t>Infiltration</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.25"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>f</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Infiltration trench</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.25"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>h</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Infiltration basin</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.25"/>
+        <color rgb="FF343A40"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>h</t>
+    </r>
+  </si>
+  <si>
+    <t>Stormwater ponds</t>
+  </si>
+  <si>
+    <t>Wet pond</t>
+  </si>
+  <si>
+    <t>Multiple pond</t>
+  </si>
+  <si>
+    <t>Stormwater wetlands</t>
+  </si>
+  <si>
+    <t>Shallow wetland</t>
+  </si>
+  <si>
+    <t>Pond/wetland</t>
+  </si>
+  <si>
+    <t>BMP pollutant removal for phosphorus</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>a</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Removal rates show in table are a composite of five sources:
+  -Caraco (Center for Watershed protection, 2001)
+  -Maryland Department of the Environment (2000)
+  -Winer (Center for Watershed Protection, 2000)
+  -P8 modeling (William Walker)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>b</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Average removal efficiency expected under MPCA Sizing Rules 1 and 3
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>c</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Upper limit on phosphorus removal with increased sizing and design features, based on national review
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>d</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Average rate of soluble phosphorus removal in the literature
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>e</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> See section on calculating credits for each BMP in this Manual.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>f</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Note that the performance numbers apply only to that portion of total flow actually being treated; it does not include any runoff that bypasses the BMP
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>g</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Note that soluble P can transfer from surface water to groundwater, but this column refers only to surface water
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>h</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Note that 100% is assumed for all infiltration, but only for that portion of the flow fully treated in the infiltration facility; by-passed runoff or runoff diverted via underdrain does not receive this level of treatment.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Average TP removal rate (%)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="0"/>
+        <rFont val="BrandonGrotesqueWeb-Bold"/>
+      </rPr>
+      <t>b</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Maximum TP removal rate (%)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="BrandonGrotesqueWeb-Bold"/>
+      </rPr>
+      <t>c</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Average soluble P removal rate (%)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="BrandonGrotesqueWeb-Bold"/>
+      </rPr>
+      <t>d,f,g</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Bioretention</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF343A40"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>f</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Bacteria</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="BrandonGrotesqueWeb-Bold"/>
+      </rPr>
+      <t>a</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="BrandonGrotesqueWeb-Bold"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> Source: Minnesota Stormwater Manual. Manual data was based on information from ASCE/EPA International Database; Winer (2000)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>a</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Bacteria data include fecal streptococci, fecal coliform, E. coli, and total coliform
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>b</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Data based on fewer than five monitoring studies
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>c</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Excludes vertical sand filters and filter strips
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>d</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Note that 100% is assumed for all infiltration, but only for that portion of the flow fully treated in the infiltration facility; by-passed runoff does not receive any treatment.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Bioretention</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF343A40"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>b</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Infiltration</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF343A40"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>d</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Filtration</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>c</t>
+    </r>
+  </si>
+  <si>
+    <t>BMP pollutant removal for bacteria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Median pollutant removal of bacteria by stormwater treatment practices. Values represent percentage of incoming pollutant load that is removed. </t>
+  </si>
+  <si>
+    <r>
+      <t>This table shows comparison of phosphorus removal for different BMPs.</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF343A40"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>a,e,f</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF343A40"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Values represent the percent of incoming pollutant that is removed. 
+Source: MPCA Minnesota Stormwater Manual.</t>
+    </r>
+  </si>
+  <si>
+    <t>Median pollutant removal of hydrocarbons by stormwater treatment practices. Values represent percentage of incoming pollutant load that is removed.</t>
+  </si>
+  <si>
+    <r>
+      <t>Bioretention</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF343A40"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>a</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Filtration</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF181818"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>b</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>80</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF343A40"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>b</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Source: Minnesota Stormwater Manual. Manual data was based on information from ASCE/EPA International Database; Winer (2000)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>a</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Data based on fewer than five monitoring studies
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>b</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Excludes vertical sand filters and filter strips
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>c</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Filtration values used
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>d</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Note that 100% is assumed for all infiltration, but only for that portion of the flow fully treated in the infiltration facility; by-passed runoff does not receive any treatment.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Source: Minnesota Stormwater Manual. Manual data was based on information from ASCE/EPA International Database; Winer (2000)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>a</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Data based on fewer than five monitoring studies
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>b</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Filtration values used
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>c</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Excludes vertical sand filters and filter strips
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>d</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Note that 100% is assumed for all infiltration, but only for that portion of the flow fully treated in the infiltration facility; by-passed runoff does not receive any treatment.</t>
+    </r>
+  </si>
+  <si>
+    <t>BMP pollutant removal for total suspended solids</t>
+  </si>
+  <si>
+    <t>BMP pollutant removal for hydrocarbons</t>
+  </si>
+  <si>
+    <t>Total suspended solids</t>
+  </si>
+  <si>
+    <r>
+      <t>85</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF343A40"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>b</t>
+    </r>
+  </si>
+  <si>
+    <t>BMP pollutant removal for metals</t>
+  </si>
+  <si>
+    <t>Median pollutant removal of copper and zinc by stormwater treatment practices. Values represent percentage of incoming pollutant load that is removed.</t>
+  </si>
+  <si>
+    <t>Copper</t>
+  </si>
+  <si>
+    <t>Zinc</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>a</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Data based on fewer than five monitoring studies
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>b</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Excludes vertical sand filters and filter strips
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>c</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Note that 100% is assumed for all infiltration, but only for that portion of the flow fully treated in the infiltration facility; by-passed runoff does not receive any treatment. 
+Source: Minnesota Stormwater Manual. Manual data was based on information from ASCE/EPA International Database; Winer (2000)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Infiltration</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF343A40"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>c</t>
+    </r>
+  </si>
+  <si>
+    <t>BMP pollutant removal for nitrogen</t>
+  </si>
+  <si>
+    <t>Total nitrogen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Median pollutant removal of total nitrogen by stormwater treatment practices. Values represent percentage of incoming pollutant load that is removed.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Source: Minnesota Stormwater Manual. Manual data was based on information from ASCE/EPA International Database; Winer (2000)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>a</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Data based on fewer than five monitoring studies
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>b</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Excludes vertical sand filters and filter strips
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>c</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Note that 100% is assumed for all infiltration, but only for that portion of the flow fully treated in the infiltration facility; by-passed runoff does not receive any treatment.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19">
+  <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF343A40"/>
@@ -674,84 +1838,195 @@
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <vertAlign val="superscript"/>
       <sz val="9.5"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color rgb="FF343A40"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9.5"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF343A40"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF333333"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8.25"/>
+      <color rgb="FF343A40"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8.25"/>
+      <color rgb="FF181818"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="BrandonGrotesqueWeb-Bold"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="BrandonGrotesqueWeb-Bold"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="BrandonGrotesqueWeb-Bold"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="BrandonGrotesqueWeb-Bold"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color rgb="FF343A40"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF336699"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC7C7C7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="19">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -927,184 +2202,438 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-4.9989318521683403E-2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF999999"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF999999"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF999999"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="12" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="13" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...17 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1386,144 +2915,152 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stormwater-test.pca.state.mn.us/node/2206" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stormwater-test.pca.state.mn.us/node/1073" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stormwater-test.pca.state.mn.us/requirements_recommendations_and_information_for_using_stormwater_pond_as_a_bmp_in_the_mids" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stormwater.pca.state.mn.us/index.php?title=Wet_swale_(wetland_channel)" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stormwater.pca.state.mn.us/index.php?title=Pretreatment" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stormwater.pca.state.mn.us/index.php?title=Design_criteria_for_bioretention" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcasecondary.prod.acquia-sites.com/Phosphorus_credits_for_bioretention_systems_with_an_underdrain" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcasecondary.prod.acquia-sites.com/Phosphorus_credits_for_bioretention_systems_with_an_underdrain" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcasecondary.prod.acquia-sites.com/Phosphorus_credits_for_bioretention_systems_with_an_underdrain" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcasecondary.prod.acquia-sites.com/Phosphorus_credits_for_bioretention_systems_with_an_underdrain" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcasecondary.prod.acquia-sites.com/Phosphorus_credits_for_bioretention_systems_with_an_underdrain" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcasecondary.prod.acquia-sites.com/Phosphorus_credits_for_bioretention_systems_with_an_underdrain" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B9F025D-461C-465B-93AA-6E2A411BF2C4}">
   <dimension ref="A1:I26"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26:XFD26"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="48.21875" customWidth="1"/>
     <col min="2" max="6" width="15.109375" customWidth="1"/>
     <col min="7" max="9" width="16.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="30" customHeight="1">
-      <c r="A1" s="5" t="s">
+      <c r="A1" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="6"/>
-      <c r="C1" s="7"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:9" ht="27.75" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="B2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="C2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="D2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="E2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="8" t="s">
+      <c r="F2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="8" t="s">
+      <c r="G2" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H2" s="8" t="s">
+      <c r="H2" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="8" t="s">
+      <c r="I2" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A3" s="9" t="s">
+      <c r="A3" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="10"/>
-[...6 lines deleted...]
-      <c r="I3" s="10"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
     </row>
     <row r="4" spans="1:9" ht="22.2" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="14">
+      <c r="B4" s="6">
         <v>3</v>
       </c>
-      <c r="C4" s="14">
+      <c r="C4" s="6">
         <v>3</v>
       </c>
-      <c r="D4" s="14">
+      <c r="D4" s="6">
         <v>3</v>
       </c>
-      <c r="E4" s="14">
+      <c r="E4" s="6">
         <v>3</v>
       </c>
-      <c r="F4" s="14">
+      <c r="F4" s="6">
         <v>3</v>
       </c>
-      <c r="G4" s="14">
+      <c r="G4" s="6">
         <v>3</v>
       </c>
-      <c r="H4" s="14">
+      <c r="H4" s="6">
         <v>3</v>
       </c>
-      <c r="I4" s="14">
+      <c r="I4" s="6">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="22.2" customHeight="1">
+    <row r="5" spans="1:9" ht="33.6">
       <c r="A5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="2">
         <v>80</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2">
         <v>50</v>
       </c>
       <c r="E5" s="2">
         <v>35</v>
       </c>
       <c r="F5" s="2">
         <v>95</v>
       </c>
       <c r="G5" s="2">
         <v>80</v>
       </c>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9" ht="22.2" customHeight="1">
@@ -1765,389 +3302,1405 @@
         <v>0</v>
       </c>
       <c r="D14" s="3">
         <v>0</v>
       </c>
       <c r="E14" s="3">
         <v>0</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="30" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="11" t="s">
+      <c r="B15" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="C15" s="12"/>
-[...5 lines deleted...]
-      <c r="I15" s="13"/>
+      <c r="C15" s="38"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="39"/>
     </row>
     <row r="16" spans="1:9" ht="23.4" customHeight="1">
-      <c r="A16" s="15" t="s">
+      <c r="A16" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="16"/>
-[...6 lines deleted...]
-      <c r="I16" s="17"/>
+      <c r="B16" s="35"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="35"/>
+      <c r="F16" s="35"/>
+      <c r="G16" s="35"/>
+      <c r="H16" s="35"/>
+      <c r="I16" s="36"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="18" t="s">
+      <c r="A17" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="B17" s="19"/>
-[...6 lines deleted...]
-      <c r="I17" s="20"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="41"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="42"/>
     </row>
     <row r="18" spans="1:9" ht="15">
-      <c r="A18" s="21" t="s">
+      <c r="A18" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="22"/>
-[...6 lines deleted...]
-      <c r="I18" s="23"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="44"/>
+      <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="15">
-      <c r="A19" s="21" t="s">
+      <c r="A19" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="22"/>
-[...6 lines deleted...]
-      <c r="I19" s="23"/>
+      <c r="B19" s="44"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="45"/>
     </row>
     <row r="20" spans="1:9" ht="15">
-      <c r="A20" s="21" t="s">
+      <c r="A20" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="22"/>
-[...6 lines deleted...]
-      <c r="I20" s="23"/>
+      <c r="B20" s="44"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44"/>
+      <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="15">
-      <c r="A21" s="21" t="s">
+      <c r="A21" s="43" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="22"/>
-[...6 lines deleted...]
-      <c r="I21" s="23"/>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="45"/>
     </row>
     <row r="22" spans="1:9" ht="15">
-      <c r="A22" s="24" t="s">
+      <c r="A22" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="B22" s="25"/>
-[...6 lines deleted...]
-      <c r="I22" s="26"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="48"/>
     </row>
     <row r="23" spans="1:9" ht="15">
-      <c r="A23" s="21" t="s">
+      <c r="A23" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="22"/>
-[...6 lines deleted...]
-      <c r="I23" s="23"/>
+      <c r="B23" s="44"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="44"/>
+      <c r="F23" s="44"/>
+      <c r="G23" s="44"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="45"/>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="30" t="s">
+      <c r="A24" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B24" s="31" t="s">
+      <c r="B24" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="C24" s="31"/>
-[...5 lines deleted...]
-      <c r="I24" s="32"/>
+      <c r="C24" s="32"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="33"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="4" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="B24:I24"/>
     <mergeCell ref="A16:I16"/>
     <mergeCell ref="B15:I15"/>
     <mergeCell ref="A17:I17"/>
     <mergeCell ref="A18:I18"/>
     <mergeCell ref="A19:I19"/>
     <mergeCell ref="A20:I20"/>
     <mergeCell ref="A21:I21"/>
     <mergeCell ref="A22:I22"/>
     <mergeCell ref="A23:I23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B24:I24" r:id="rId1" location="References" display="Information on pollutant removal by BMPs" xr:uid="{D7770914-3C8D-43E8-BD34-8B6341B75111}"/>
     <hyperlink ref="A22" r:id="rId2" location="Pollutant_Reduction" display="https://stormwater-test.pca.state.mn.us/node/2206 - Pollutant_Reduction" xr:uid="{42BD61FE-B48D-4A3C-9F67-D31B020EBBBA}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61A292EB-7332-48B5-BF67-822DEB870773}">
   <dimension ref="A1:C16"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F18" sqref="F18"/>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="48.21875" customWidth="1"/>
     <col min="2" max="3" width="18.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="30" customHeight="1">
-      <c r="A1" s="5" t="s">
+      <c r="A1" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="6"/>
-      <c r="C1" s="7"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:3" ht="21" customHeight="1">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="60" t="s">
         <v>54</v>
       </c>
-      <c r="C2" s="47"/>
+      <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:3" ht="21" customHeight="1">
-      <c r="A3" s="48"/>
-      <c r="B3" s="44" t="s">
+      <c r="A3" s="59"/>
+      <c r="B3" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="49" t="s">
+      <c r="C3" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="22.2" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="34">
+      <c r="B4" s="9">
         <v>80</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="C4" s="9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="22.2" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="35">
+      <c r="B5" s="10">
         <v>85</v>
       </c>
-      <c r="C5" s="35">
+      <c r="C5" s="10">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="22.2" customHeight="1">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="34">
+      <c r="B6" s="9">
         <v>85</v>
       </c>
-      <c r="C6" s="34" t="s">
+      <c r="C6" s="9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="22.2" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B7" s="35">
+      <c r="B7" s="10">
         <v>68</v>
       </c>
-      <c r="C7" s="35" t="s">
+      <c r="C7" s="10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="22.2" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="B8" s="34">
+      <c r="B8" s="9">
         <v>84</v>
       </c>
-      <c r="C8" s="34" t="s">
+      <c r="C8" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="22.2" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="35">
+      <c r="B9" s="10">
         <v>73</v>
       </c>
-      <c r="C9" s="35">
+      <c r="C9" s="10">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="22.2" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="34">
+      <c r="B10" s="9">
         <v>74</v>
       </c>
-      <c r="C10" s="34">
+      <c r="C10" s="9">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="22.2" customHeight="1">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="37">
+      <c r="B11" s="12">
         <v>85</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:3" s="33" customFormat="1" ht="15" customHeight="1">
-      <c r="A12" s="38" t="s">
+    <row r="12" spans="1:3" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="49" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="39"/>
-[...3 lines deleted...]
-      <c r="A13" s="41" t="s">
+      <c r="B12" s="50"/>
+      <c r="C12" s="51"/>
+    </row>
+    <row r="13" spans="1:3" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A13" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="42"/>
-[...3 lines deleted...]
-      <c r="A14" s="27" t="s">
+      <c r="B13" s="53"/>
+      <c r="C13" s="54"/>
+    </row>
+    <row r="14" spans="1:3" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A14" s="55" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="28"/>
-      <c r="C14" s="29"/>
+      <c r="B14" s="56"/>
+      <c r="C14" s="57"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="4" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A1:C1"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
-    <mergeCell ref="A1:C1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A13" r:id="rId1" tooltip="Requirements, recommendations and information for using stormwater pond as a BMP in the MIDS calculator" display="https://stormwater-test.pca.state.mn.us/requirements_recommendations_and_information_for_using_stormwater_pond_as_a_bmp_in_the_mids" xr:uid="{FBCC97D9-3E8A-4A96-B48C-C3C4221812DC}"/>
   </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{291CE0A3-E3DA-45CE-A0E2-E9B4BFDBB79D}">
+  <dimension ref="A1:B26"/>
+  <sheetViews>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection sqref="A1:B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="30.21875" customWidth="1"/>
+    <col min="2" max="2" width="71.88671875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="28.8" customHeight="1">
+      <c r="A1" s="84" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="85"/>
+    </row>
+    <row r="2" spans="1:2" ht="28.8" customHeight="1">
+      <c r="A2" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="28.8" customHeight="1">
+      <c r="A3" s="63" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="33" customHeight="1">
+      <c r="A4" s="64"/>
+      <c r="B4" s="16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="26.4" customHeight="1">
+      <c r="A5" s="65" t="s">
+        <v>81</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="33" customHeight="1">
+      <c r="A6" s="66"/>
+      <c r="B6" s="21" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="33" customHeight="1">
+      <c r="A7" s="66"/>
+      <c r="B7" s="22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="33" customHeight="1">
+      <c r="A8" s="66"/>
+      <c r="B8" s="21" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="16.8" customHeight="1">
+      <c r="A9" s="66"/>
+      <c r="B9" s="22" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="16.8" customHeight="1">
+      <c r="A10" s="66"/>
+      <c r="B10" s="21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="16.8" customHeight="1">
+      <c r="A11" s="67"/>
+      <c r="B11" s="23" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="19.2" customHeight="1">
+      <c r="A12" s="62" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30">
+      <c r="A13" s="62"/>
+      <c r="B13" s="18" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="19.2" customHeight="1">
+      <c r="A14" s="62"/>
+      <c r="B14" s="18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="30">
+      <c r="A15" s="62"/>
+      <c r="B15" s="18" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="19.2" customHeight="1">
+      <c r="A16" s="62"/>
+      <c r="B16" s="18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="19.2" customHeight="1">
+      <c r="A17" s="62"/>
+      <c r="B17" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="19.2" customHeight="1">
+      <c r="A18" s="62"/>
+      <c r="B18" s="18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="19.2" customHeight="1">
+      <c r="A19" s="62"/>
+      <c r="B19" s="19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="18" customHeight="1">
+      <c r="A20" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="18" customHeight="1">
+      <c r="A21" s="69"/>
+      <c r="B21" s="25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="18" customHeight="1">
+      <c r="A22" s="69"/>
+      <c r="B22" s="25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="18" customHeight="1">
+      <c r="A23" s="70"/>
+      <c r="B23" s="26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="28.8" customHeight="1">
+      <c r="A24" s="71" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="72"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A12:A19"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A5:A11"/>
+    <mergeCell ref="A20:A23"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B6" r:id="rId1" location="Materials_specifications_-_filter_media" tooltip="Design criteria for bioretention" display="https://stormwater.pca.state.mn.us/index.php?title=Design_criteria_for_bioretention - Materials_specifications_-_filter_media" xr:uid="{A68705B3-0B75-4D8A-AC9A-78CFE4DB6CE1}"/>
+    <hyperlink ref="B8" r:id="rId2" tooltip="Pretreatment" display="https://stormwater.pca.state.mn.us/index.php?title=Pretreatment" xr:uid="{3E0F726C-5626-425D-8DBD-A980BF428168}"/>
+    <hyperlink ref="B10" r:id="rId3" display="https://stormwater.pca.state.mn.us/index.php?title=Wet_swale_(wetland_channel)" xr:uid="{D15C4A0C-FD23-4542-98C3-AE27E5913B98}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB2C46D7-8880-40CD-A780-EC4A1489E54E}">
+  <dimension ref="A1:E22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:E1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="23.109375" customWidth="1"/>
+    <col min="2" max="2" width="25.88671875" customWidth="1"/>
+    <col min="3" max="4" width="35.44140625" customWidth="1"/>
+    <col min="5" max="5" width="30.33203125" customWidth="1"/>
+    <col min="6" max="6" width="35.44140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="31.8" customHeight="1">
+      <c r="A1" s="84" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="105"/>
+    </row>
+    <row r="2" spans="1:5" ht="40.799999999999997" customHeight="1">
+      <c r="A2" s="98" t="s">
+        <v>115</v>
+      </c>
+      <c r="B2" s="99"/>
+      <c r="C2" s="99"/>
+      <c r="D2" s="99"/>
+      <c r="E2" s="100"/>
+    </row>
+    <row r="3" spans="1:5" ht="30">
+      <c r="A3" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A4" s="94" t="s">
+        <v>107</v>
+      </c>
+      <c r="B4" s="90" t="s">
+        <v>86</v>
+      </c>
+      <c r="C4" s="97" t="s">
+        <v>87</v>
+      </c>
+      <c r="D4" s="97" t="s">
+        <v>87</v>
+      </c>
+      <c r="E4" s="97" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A5" s="95"/>
+      <c r="B5" s="86" t="s">
+        <v>88</v>
+      </c>
+      <c r="C5" s="87" t="s">
+        <v>89</v>
+      </c>
+      <c r="D5" s="87" t="s">
+        <v>89</v>
+      </c>
+      <c r="E5" s="87" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A6" s="95"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="87" t="s">
+        <v>90</v>
+      </c>
+      <c r="D6" s="87" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="87" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A7" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="B7" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="83">
+        <v>50</v>
+      </c>
+      <c r="D7" s="83">
+        <v>55</v>
+      </c>
+      <c r="E7" s="83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A8" s="79"/>
+      <c r="B8" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="E8" s="74" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A9" s="80"/>
+      <c r="B9" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="C9" s="83">
+        <v>0</v>
+      </c>
+      <c r="D9" s="83">
+        <v>35</v>
+      </c>
+      <c r="E9" s="83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A10" s="86" t="s">
+        <v>93</v>
+      </c>
+      <c r="B10" s="86" t="s">
+        <v>94</v>
+      </c>
+      <c r="C10" s="87" t="s">
+        <v>89</v>
+      </c>
+      <c r="D10" s="87" t="s">
+        <v>89</v>
+      </c>
+      <c r="E10" s="87" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A11" s="92"/>
+      <c r="B11" s="92"/>
+      <c r="C11" s="87" t="s">
+        <v>90</v>
+      </c>
+      <c r="D11" s="87" t="s">
+        <v>90</v>
+      </c>
+      <c r="E11" s="87" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A12" s="92"/>
+      <c r="B12" s="89"/>
+      <c r="C12" s="93"/>
+      <c r="D12" s="93"/>
+      <c r="E12" s="93"/>
+    </row>
+    <row r="13" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A13" s="92"/>
+      <c r="B13" s="94" t="s">
+        <v>95</v>
+      </c>
+      <c r="C13" s="90" t="s">
+        <v>89</v>
+      </c>
+      <c r="D13" s="90" t="s">
+        <v>89</v>
+      </c>
+      <c r="E13" s="90" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A14" s="92"/>
+      <c r="B14" s="95"/>
+      <c r="C14" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="D14" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="E14" s="90" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A15" s="89"/>
+      <c r="B15" s="96"/>
+      <c r="C15" s="93"/>
+      <c r="D15" s="93"/>
+      <c r="E15" s="93"/>
+    </row>
+    <row r="16" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A16" s="81" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C16" s="10">
+        <v>46</v>
+      </c>
+      <c r="D16" s="10">
+        <v>75</v>
+      </c>
+      <c r="E16" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A17" s="82"/>
+      <c r="B17" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="C17" s="83">
+        <v>60</v>
+      </c>
+      <c r="D17" s="83">
+        <v>75</v>
+      </c>
+      <c r="E17" s="83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A18" s="86" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C18" s="88">
+        <v>38</v>
+      </c>
+      <c r="D18" s="88">
+        <v>55</v>
+      </c>
+      <c r="E18" s="88">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A19" s="89"/>
+      <c r="B19" s="90" t="s">
+        <v>101</v>
+      </c>
+      <c r="C19" s="91"/>
+      <c r="D19" s="91"/>
+      <c r="E19" s="91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="183" customHeight="1">
+      <c r="A20" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="B20" s="76"/>
+      <c r="C20" s="76"/>
+      <c r="D20" s="76"/>
+      <c r="E20" s="77"/>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="A10:A15"/>
+    <mergeCell ref="B10:B12"/>
+    <mergeCell ref="B13:B15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C4" r:id="rId1" tooltip="Phosphorus credits for bioretention systems with an underdrain" display="https://mpcasecondary.prod.acquia-sites.com/Phosphorus_credits_for_bioretention_systems_with_an_underdrain" xr:uid="{0415B857-92F2-444C-92A4-43C6BA220A31}"/>
+    <hyperlink ref="D4" r:id="rId2" tooltip="Phosphorus credits for bioretention systems with an underdrain" display="https://mpcasecondary.prod.acquia-sites.com/Phosphorus_credits_for_bioretention_systems_with_an_underdrain" xr:uid="{B4557A74-E9BF-45F0-AA19-EC66BEDDDA6E}"/>
+    <hyperlink ref="E4" r:id="rId3" tooltip="Phosphorus credits for bioretention systems with an underdrain" display="https://mpcasecondary.prod.acquia-sites.com/Phosphorus_credits_for_bioretention_systems_with_an_underdrain" xr:uid="{F703061F-C909-4B80-9940-9FAE10F02574}"/>
+    <hyperlink ref="C8" r:id="rId4" tooltip="Phosphorus credits for bioretention systems with an underdrain" display="https://mpcasecondary.prod.acquia-sites.com/Phosphorus_credits_for_bioretention_systems_with_an_underdrain" xr:uid="{B048D7B0-980E-44CD-9F13-BBB65E9B2870}"/>
+    <hyperlink ref="D8" r:id="rId5" tooltip="Phosphorus credits for bioretention systems with an underdrain" display="https://mpcasecondary.prod.acquia-sites.com/Phosphorus_credits_for_bioretention_systems_with_an_underdrain" xr:uid="{508135DF-F754-4129-929B-FAC6753195AE}"/>
+    <hyperlink ref="E8" r:id="rId6" tooltip="Phosphorus credits for bioretention systems with an underdrain" display="https://mpcasecondary.prod.acquia-sites.com/Phosphorus_credits_for_bioretention_systems_with_an_underdrain" xr:uid="{6DCF3097-80A8-414F-A021-48B4E9163995}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D41B42DA-9ECE-45BE-A0DA-1DA173439865}">
+  <dimension ref="A1:B11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="25.6640625" customWidth="1"/>
+    <col min="2" max="2" width="60.44140625" customWidth="1"/>
+    <col min="3" max="5" width="20.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="24" customHeight="1">
+      <c r="A1" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1" s="105"/>
+    </row>
+    <row r="2" spans="1:2" ht="30" customHeight="1">
+      <c r="A2" s="108" t="s">
+        <v>114</v>
+      </c>
+      <c r="B2" s="109"/>
+    </row>
+    <row r="3" spans="1:2" ht="24" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="17.399999999999999">
+      <c r="A4" s="90" t="s">
+        <v>110</v>
+      </c>
+      <c r="B4" s="91">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="22.8" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B5" s="10">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="17.399999999999999">
+      <c r="A6" s="90" t="s">
+        <v>111</v>
+      </c>
+      <c r="B6" s="91">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="21.6" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B7" s="10">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="16.8">
+      <c r="A8" s="90" t="s">
+        <v>99</v>
+      </c>
+      <c r="B8" s="91">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="117.6" customHeight="1">
+      <c r="A9" s="75" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="77"/>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7306BE5-BD06-4476-BF14-7A62B0CDF14C}">
+  <dimension ref="A1:B11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="25.6640625" customWidth="1"/>
+    <col min="2" max="2" width="79.88671875" customWidth="1"/>
+    <col min="3" max="5" width="20.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="24" customHeight="1">
+      <c r="A1" s="84" t="s">
+        <v>123</v>
+      </c>
+      <c r="B1" s="105"/>
+    </row>
+    <row r="2" spans="1:2" ht="30" customHeight="1">
+      <c r="A2" s="106" t="s">
+        <v>116</v>
+      </c>
+      <c r="B2" s="107"/>
+    </row>
+    <row r="3" spans="1:2" ht="24" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="17.399999999999999">
+      <c r="A4" s="90" t="s">
+        <v>117</v>
+      </c>
+      <c r="B4" s="91" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="22.8" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B5" s="10">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="17.399999999999999">
+      <c r="A6" s="90" t="s">
+        <v>111</v>
+      </c>
+      <c r="B6" s="91">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="21.6" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B7" s="10">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="16.8">
+      <c r="A8" s="90" t="s">
+        <v>99</v>
+      </c>
+      <c r="B8" s="91">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="99" customHeight="1">
+      <c r="A9" s="75" t="s">
+        <v>121</v>
+      </c>
+      <c r="B9" s="77"/>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A9:B9"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E956634-EDB0-40DF-A9D1-6E246057A2D8}">
+  <dimension ref="A1:B11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D7" sqref="D7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="25.6640625" customWidth="1"/>
+    <col min="2" max="2" width="79.88671875" customWidth="1"/>
+    <col min="3" max="5" width="20.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="24" customHeight="1">
+      <c r="A1" s="84" t="s">
+        <v>132</v>
+      </c>
+      <c r="B1" s="105"/>
+    </row>
+    <row r="2" spans="1:2" ht="30" customHeight="1">
+      <c r="A2" s="106" t="s">
+        <v>134</v>
+      </c>
+      <c r="B2" s="107"/>
+    </row>
+    <row r="3" spans="1:2" ht="24" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="17.399999999999999">
+      <c r="A4" s="90" t="s">
+        <v>117</v>
+      </c>
+      <c r="B4" s="91">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="22.8" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B5" s="10">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="17.399999999999999">
+      <c r="A6" s="90" t="s">
+        <v>131</v>
+      </c>
+      <c r="B6" s="91">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="21.6" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B7" s="10">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="16.8">
+      <c r="A8" s="90" t="s">
+        <v>99</v>
+      </c>
+      <c r="B8" s="91">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="78" customHeight="1">
+      <c r="A9" s="75" t="s">
+        <v>135</v>
+      </c>
+      <c r="B9" s="77"/>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A9:B9"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B5EA547-C527-4623-B3D0-B481681D4F1A}">
+  <dimension ref="A1:B11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="25.6640625" customWidth="1"/>
+    <col min="2" max="2" width="79.88671875" customWidth="1"/>
+    <col min="3" max="5" width="20.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="24" customHeight="1">
+      <c r="A1" s="84" t="s">
+        <v>122</v>
+      </c>
+      <c r="B1" s="105"/>
+    </row>
+    <row r="2" spans="1:2" ht="30" customHeight="1">
+      <c r="A2" s="106" t="s">
+        <v>116</v>
+      </c>
+      <c r="B2" s="107"/>
+    </row>
+    <row r="3" spans="1:2" ht="24" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="17.399999999999999">
+      <c r="A4" s="90" t="s">
+        <v>117</v>
+      </c>
+      <c r="B4" s="91" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="22.8" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B5" s="10">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="17.399999999999999">
+      <c r="A6" s="90" t="s">
+        <v>111</v>
+      </c>
+      <c r="B6" s="91">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="21.6" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B7" s="10">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="16.8">
+      <c r="A8" s="90" t="s">
+        <v>99</v>
+      </c>
+      <c r="B8" s="91">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="99" customHeight="1">
+      <c r="A9" s="75" t="s">
+        <v>120</v>
+      </c>
+      <c r="B9" s="77"/>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A9:B9"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{668A85E1-F716-4032-83CF-2EC63A920CB4}">
+  <dimension ref="A1:C11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="25.6640625" customWidth="1"/>
+    <col min="2" max="2" width="32.6640625" customWidth="1"/>
+    <col min="3" max="3" width="40.6640625" customWidth="1"/>
+    <col min="4" max="5" width="20.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="24" customHeight="1">
+      <c r="A1" s="103" t="s">
+        <v>126</v>
+      </c>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+    </row>
+    <row r="2" spans="1:3" ht="30" customHeight="1">
+      <c r="A2" s="104" t="s">
+        <v>127</v>
+      </c>
+      <c r="B2" s="104"/>
+      <c r="C2" s="104"/>
+    </row>
+    <row r="3" spans="1:3" ht="24" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="17.399999999999999">
+      <c r="A4" s="90" t="s">
+        <v>117</v>
+      </c>
+      <c r="B4" s="91">
+        <v>95</v>
+      </c>
+      <c r="C4" s="91">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="22.8" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B5" s="10">
+        <v>45</v>
+      </c>
+      <c r="C5" s="10">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="17.399999999999999">
+      <c r="A6" s="90" t="s">
+        <v>131</v>
+      </c>
+      <c r="B6" s="91">
+        <v>100</v>
+      </c>
+      <c r="C6" s="91">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="21.6" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B7" s="10">
+        <v>55</v>
+      </c>
+      <c r="C7" s="10">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="16.8">
+      <c r="A8" s="90" t="s">
+        <v>99</v>
+      </c>
+      <c r="B8" s="91">
+        <v>40</v>
+      </c>
+      <c r="C8" s="91">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="99" customHeight="1">
+      <c r="A9" s="101" t="s">
+        <v>130</v>
+      </c>
+      <c r="B9" s="102"/>
+      <c r="C9" s="102"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Median pollutant removal-BMPS</vt:lpstr>
       <vt:lpstr>Typical TSS &amp; TP removal rates</vt:lpstr>
+      <vt:lpstr>Design to enhance TP removal</vt:lpstr>
+      <vt:lpstr>BMP removal for phosphorus</vt:lpstr>
+      <vt:lpstr>BMP removal for bacteria</vt:lpstr>
+      <vt:lpstr>BMP removal for hydrocarbons</vt:lpstr>
+      <vt:lpstr>BMP removal for nitrogen</vt:lpstr>
+      <vt:lpstr>BMP removal for TSS</vt:lpstr>
+      <vt:lpstr>BMP removal for Metals</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of MN</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kalinosky, Paula (She/Her/Hers) (MPCA)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>